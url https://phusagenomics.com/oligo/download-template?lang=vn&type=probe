--- v0 (2026-06-22)
+++ v1 (2026-09-21)
@@ -92,51 +92,51 @@
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tên trình tự</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Chuỗi trình tự (5' - 3')</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PROBE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" sqref="C2:C2000">
-      <formula1>'Modification'!$A$2:$A$57</formula1>
+      <formula1>'Modification'!$A$2:$A$58</formula1>
     </dataValidation>
   </dataValidations>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>PROBE</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Mô tả</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -784,50 +784,62 @@
       <c r="B55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>[BI]&lt;Cy5&gt;</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>[BI]&lt;HEX&gt;</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>[Cy5]&lt;MGB&gt;</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Internal</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Mô tả</t>