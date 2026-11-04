--- v0 (2026-06-22)
+++ v1 (2026-11-04)
@@ -98,131 +98,131 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tên trình tự</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Chuỗi trình tự (5' - 3')</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Modification 5'</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Modification 3'</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" sqref="C2:C2000">
-      <formula1>'Modification'!$A$2:$A$12</formula1>
+      <formula1>'Modification'!$A$2:$A$13</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" sqref="D2:D2000">
-      <formula1>'Modification'!$C$2:$C$13</formula1>
+      <formula1>'Modification'!$C$2:$C$14</formula1>
     </dataValidation>
   </dataValidations>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="44" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Modification 5'</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Mô tả</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Modification 3'</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Mô tả</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>[SSC6]</t>
+          <t>[HSC6]</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Thiol C6 S-S 200 nmol</t>
+          <t>Thiol C6 SH 200 nmol</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>&lt;SSC6&gt;</t>
+          <t>&lt;HSC6&gt;</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Thiol C6 S-S 200 nmol</t>
+          <t>Thiol C6 SH 200 nmol</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>[SSC6]_Eco</t>
+          <t>[HSC6]_Eco</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Thiol C6 S-S Economy</t>
+          <t>Thiol C6 SH Economy</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>&lt;SSC6&gt;_Eco</t>
+          <t>&lt;HSC6&gt;_Eco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Thiol-C6-S-S Economy</t>
+          <t>Thiol-C6-SH Economy</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>[NC6]</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>NH2 C6 200 nmol</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>&lt;NC6&gt;</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>NH2 C6 200nmol</t>
         </is>
       </c>
     </row>
@@ -383,66 +383,88 @@
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>[NC12]</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>NH2 C12 200 nmol</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>&lt;NC12&gt;</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>NH2 C12 200 nmol</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
+          <t>[none]</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>[none]</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>&lt;BTEG&gt;</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Biotin-TEG 200 nmol</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...6 lines deleted...]
-          <t>Biotin-TEG 200 nmol</t>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>&lt;none&gt;</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>&lt;none&gt;</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Internal</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Mô tả</t>
         </is>
       </c>